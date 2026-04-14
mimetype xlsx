--- v2 (2026-02-13)
+++ v3 (2026-04-14)
@@ -25,51 +25,51 @@
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="26529"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent>
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="U:\Bereiche\Wissen-Schulung\Bündlerliste Verschönerung\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <xr:revisionPtr revIDLastSave="0" documentId="8_{2C15EEC3-4FE4-455D-A4DE-B1AD03EC9DD5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-103" yWindow="-103" windowWidth="21600" windowHeight="13869" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Tabelle1" sheetId="2" r:id="rId1"/>
     <sheet name="Tabelle2" sheetId="3" r:id="rId2"/>
     <sheet name="Tabelle3" sheetId="4" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Tabelle1!$2:$3</definedName>
   </definedNames>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="462" uniqueCount="174">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="461" uniqueCount="174">
   <si>
     <t>Produktionsart
 production scope</t>
   </si>
   <si>
     <t>Bundesland</t>
   </si>
   <si>
     <t>Ansprechpartner/
 contact person</t>
   </si>
   <si>
     <t>Obst, Gemüse, Kartoffeln
 fruit,vegetables,potatoes</t>
   </si>
   <si>
     <t>Tierproduktion
 animal production</t>
   </si>
   <si>
     <t>Tiertransport
 animal transport</t>
   </si>
   <si>
     <t>Ackerbau
@@ -2262,51 +2262,51 @@
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
       <t>Storteboom Hamrol Sp. z o.o.</t>
     </r>
     <r>
       <t xml:space="preserve">
 (4031735757729)
 Kotowo 1a
 62-066 Granowo</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b val="true"/>
         <color theme="1"/>
         <sz val="8.0"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
       <t>Herr Marcin  Hamrol</t>
     </r>
     <r>
       <t xml:space="preserve">
-marcin.hamrol@2sistersstorteboom.com
+marcin.hamrol@storteboom.com
 Tel: +48 61 445 33 00
 Mobile: +48 515 127 503</t>
     </r>
   </si>
   <si>
     <t>TH</t>
   </si>
   <si>
     <r>
       <rPr>
         <b val="true"/>
         <color theme="1"/>
         <sz val="8.0"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
       <t>TBV-Service und Marketing GmbH</t>
     </r>
     <r>
       <t xml:space="preserve">
 (4031735000658)
 Alfred-Heß-Strasse 8
 99094 Erfurt</t>
     </r>
   </si>
@@ -4390,53 +4390,51 @@
       <c r="H49" s="3"/>
     </row>
     <row r="50" ht="85.3" customHeight="true">
       <c r="A50" s="2"/>
       <c r="B50" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C50" s="2"/>
       <c r="D50" s="2"/>
       <c r="E50" s="7" t="s">
         <v>58</v>
       </c>
       <c r="F50" s="8"/>
       <c r="G50" s="3" t="s">
         <v>104</v>
       </c>
       <c r="H50" s="3" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="51" ht="85.3" customHeight="true">
       <c r="A51" s="2"/>
       <c r="B51" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="C51" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C51" s="2"/>
       <c r="D51" s="2"/>
       <c r="E51" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F51" s="8" t="s">
         <v>14</v>
       </c>
       <c r="G51" s="3" t="s">
         <v>106</v>
       </c>
       <c r="H51" s="3"/>
     </row>
     <row r="52" ht="85.3" customHeight="true">
       <c r="A52" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B52" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C52" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D52" s="2"/>
       <c r="E52" s="7" t="s">
         <v>13</v>
@@ -5285,66 +5283,66 @@
       <c r="C97" s="18"/>
       <c r="D97" s="18"/>
       <c r="E97" s="18"/>
       <c r="F97" s="18"/>
       <c r="G97" s="18"/>
     </row>
     <row r="98" spans="1:9" x14ac:dyDescent="0.4">
       <c r="A98" s="18"/>
       <c r="B98" s="18"/>
       <c r="C98" s="18"/>
       <c r="D98" s="18"/>
       <c r="E98" s="18"/>
       <c r="F98" s="18"/>
       <c r="G98" s="18"/>
     </row>
     <row r="99" spans="1:9" x14ac:dyDescent="0.4">
       <c r="A99" s="18"/>
       <c r="B99" s="18"/>
       <c r="C99" s="18"/>
       <c r="D99" s="18"/>
       <c r="E99" s="18"/>
       <c r="F99" s="18"/>
       <c r="G99" s="18"/>
     </row>
   </sheetData>
-  <sheetProtection password="8BA9" sheet="true" scenarios="true" objects="true"/>
+  <sheetProtection password="A7A9" sheet="true" scenarios="true" objects="true"/>
   <mergeCells count="89">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="A90:G99"/>
   </mergeCells>
   <pageMargins left="0.70866141732283505" right="0.52083333333333304" top="1.33858267716535" bottom="0.78740157480314998" header="0.31496062992126" footer="0.31496062992126"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;R&amp;G</oddHeader>
     <oddFooter xml:space="preserve"><![CDATA[&L&"Verdana,Fett"&K006AB3Qualitätssicherung – Vom Landwirt bis zur Ladentheke.&R&"Verdana,Standard"&8&K000000Bündlerliste: Landwirtschaft
 List of coordinators: Agriculture
-Stand: 13.02.2026
+Stand: 15.04.2026
   Seite &P von &N ]]></oddFooter>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="5" max="16383" man="1"/>
   </rowBreaks>
   <legacyDrawingHF r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.6" x14ac:dyDescent="0.4"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>