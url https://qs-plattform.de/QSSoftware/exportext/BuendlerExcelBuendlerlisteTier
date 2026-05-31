--- v3 (2026-04-14)
+++ v4 (2026-05-31)
@@ -2461,58 +2461,57 @@
       <rPr>
         <b val="true"/>
         <color theme="1"/>
         <sz val="8.0"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
       <t>Viehvermarktungsgemeinschaft Aller-Weser-Hunte eG</t>
     </r>
     <r>
       <t xml:space="preserve">
 (4048473077569)
 Große Schneede 1
 29664 Walsrode</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b val="true"/>
         <color theme="1"/>
         <sz val="8.0"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
-      <t>Frau Hanna Chaves</t>
+      <t>Frau Chantal Scharein</t>
     </r>
     <r>
       <t xml:space="preserve">
 q-s@vvg-awh.de
-Tel: +49 (0) 5161 9830311
-[...1 lines deleted...]
-Fax: +49 (0) 5161 98303811</t>
+Tel: +49 (0) 5161 9830318
+Mobile: +49 (0) 173 6181890</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b val="true"/>
         <color theme="1"/>
         <sz val="8.0"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
       <t>VzF GmbH</t>
     </r>
     <r>
       <t xml:space="preserve">
 (4031735405279)
 Veerßer Straße 65
 29525 Uelzen</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b val="true"/>
         <color theme="1"/>
@@ -5283,66 +5282,66 @@
       <c r="C97" s="18"/>
       <c r="D97" s="18"/>
       <c r="E97" s="18"/>
       <c r="F97" s="18"/>
       <c r="G97" s="18"/>
     </row>
     <row r="98" spans="1:9" x14ac:dyDescent="0.4">
       <c r="A98" s="18"/>
       <c r="B98" s="18"/>
       <c r="C98" s="18"/>
       <c r="D98" s="18"/>
       <c r="E98" s="18"/>
       <c r="F98" s="18"/>
       <c r="G98" s="18"/>
     </row>
     <row r="99" spans="1:9" x14ac:dyDescent="0.4">
       <c r="A99" s="18"/>
       <c r="B99" s="18"/>
       <c r="C99" s="18"/>
       <c r="D99" s="18"/>
       <c r="E99" s="18"/>
       <c r="F99" s="18"/>
       <c r="G99" s="18"/>
     </row>
   </sheetData>
-  <sheetProtection password="A7A9" sheet="true" scenarios="true" objects="true"/>
-  <mergeCells count="89">
+  <sheetProtection password="9D71" sheet="true" scenarios="true" objects="true"/>
+  <mergeCells count="6">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="A90:G99"/>
   </mergeCells>
   <pageMargins left="0.70866141732283505" right="0.52083333333333304" top="1.33858267716535" bottom="0.78740157480314998" header="0.31496062992126" footer="0.31496062992126"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;R&amp;G</oddHeader>
     <oddFooter xml:space="preserve"><![CDATA[&L&"Verdana,Fett"&K006AB3Qualitätssicherung – Vom Landwirt bis zur Ladentheke.&R&"Verdana,Standard"&8&K000000Bündlerliste: Landwirtschaft
 List of coordinators: Agriculture
-Stand: 15.04.2026
+Stand: 31.05.2026
   Seite &P von &N ]]></oddFooter>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="5" max="16383" man="1"/>
   </rowBreaks>
   <legacyDrawingHF r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.6" x14ac:dyDescent="0.4"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>