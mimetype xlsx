--- v4 (2026-05-31)
+++ v5 (2026-07-24)
@@ -25,51 +25,51 @@
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="26529"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent>
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="U:\Bereiche\Wissen-Schulung\Bündlerliste Verschönerung\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <xr:revisionPtr revIDLastSave="0" documentId="8_{2C15EEC3-4FE4-455D-A4DE-B1AD03EC9DD5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-103" yWindow="-103" windowWidth="21600" windowHeight="13869" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Tabelle1" sheetId="2" r:id="rId1"/>
     <sheet name="Tabelle2" sheetId="3" r:id="rId2"/>
     <sheet name="Tabelle3" sheetId="4" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Tabelle1!$2:$3</definedName>
   </definedNames>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="461" uniqueCount="174">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="462" uniqueCount="174">
   <si>
     <t>Produktionsart
 production scope</t>
   </si>
   <si>
     <t>Bundesland</t>
   </si>
   <si>
     <t>Ansprechpartner/
 contact person</t>
   </si>
   <si>
     <t>Obst, Gemüse, Kartoffeln
 fruit,vegetables,potatoes</t>
   </si>
   <si>
     <t>Tierproduktion
 animal production</t>
   </si>
   <si>
     <t>Tiertransport
 animal transport</t>
   </si>
   <si>
     <t>Ackerbau
@@ -703,92 +703,75 @@
       <rPr>
         <b val="true"/>
         <color theme="1"/>
         <sz val="8.0"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
       <t>Herr Romuald Lewandowski</t>
     </r>
     <r>
       <t xml:space="preserve">
 rlewandowski@bomadek.com.pl
 Tel: +48 68351412940
 Mobile: +48 607 716 097</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b val="true"/>
         <color theme="1"/>
         <sz val="8.0"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
+      <t xml:space="preserve">Brand Qualitätsfleisch GmbH &amp; Co. KG </t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+(4953113282746)
+Brandstraße 21 
+49393 Lohne </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b val="true"/>
+        <color theme="1"/>
+        <sz val="8.0"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+      </rPr>
       <t>CBD BV (bilaterale Vereinbarung)</t>
     </r>
     <r>
       <t xml:space="preserve">
 (4031735000361)
 Nevelgaarde 20 D
 NL 3436 ZZ NIEUWEGEIN</t>
-    </r>
-[...33 lines deleted...]
-Tel: +48 692 492 986</t>
     </r>
   </si>
   <si>
     <t>LUX</t>
   </si>
   <si>
     <r>
       <rPr>
         <b val="true"/>
         <color theme="1"/>
         <sz val="8.0"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
       <t>CONVIS Herdbuch Service Elevage et Génétique</t>
     </r>
     <r>
       <t xml:space="preserve">
 (4031735375183)
 4, Zone artisanale et commerciale
 9085 Ettelbrück</t>
     </r>
   </si>
   <si>
     <r>
@@ -1382,50 +1365,67 @@
       <rPr>
         <b val="true"/>
         <color theme="1"/>
         <sz val="8.0"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
       <t>Landwirtschaftskammer Schleswig-Holstein</t>
     </r>
     <r>
       <t xml:space="preserve">
 (4031735000443)
 Grüner Kamp 15-17
 24768 Rendsburg</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b val="true"/>
         <color theme="1"/>
         <sz val="8.0"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
+      <t>Frau Yvonne Schmidtchen</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+yschmidtchen@lksh.de
+Tel: +49 (0) 4331 9453405</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b val="true"/>
+        <color theme="1"/>
+        <sz val="8.0"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+      </rPr>
       <t>LKV Sachsen-Anhalt e.V.</t>
     </r>
     <r>
       <t xml:space="preserve">
 (4031735002973)
 Angerstraße 6
 06118 Halle/Saale</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b val="true"/>
         <color theme="1"/>
         <sz val="8.0"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
       <t>Frau Liane Pitschk</t>
     </r>
     <r>
       <t xml:space="preserve">
 liane.pitschk@lkvmail.de
 Tel: +49 (0) 345 5214938
 Fax: +49 (0) 345 52149371</t>
@@ -2173,51 +2173,51 @@
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
       <t>Stichting Avined</t>
     </r>
     <r>
       <t xml:space="preserve">
 (4953113159008)
 Nevelgaarde 20d
 3436 ZZ Nieuwegein</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b val="true"/>
         <color theme="1"/>
         <sz val="8.0"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
       <t>Frau Marleen Straver</t>
     </r>
     <r>
       <t xml:space="preserve">
-q-s@pluimned.nl 
+info@avined.nl
 Tel: +31 88 998 4330
 Mobile: +31 6 23513557</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b val="true"/>
         <color theme="1"/>
         <sz val="8.0"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
       <t>Stichting Brancheorganisatie Kalversector (SBK)</t>
     </r>
     <r>
       <t xml:space="preserve">
 (4953113279237)
 Nevelgaarde 20d
 3436 ZZ Nieuwegein</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
@@ -3435,51 +3435,53 @@
     <row r="3" spans="1:9" ht="124.3" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A3" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="16" t="s">
         <v>4</v>
       </c>
       <c r="C3" s="16" t="s">
         <v>5</v>
       </c>
       <c r="D3" s="16" t="s">
         <v>6</v>
       </c>
       <c r="E3" s="17" t="s">
         <v>7</v>
       </c>
       <c r="F3" s="25"/>
       <c r="G3" s="27"/>
       <c r="H3" s="27"/>
     </row>
     <row r="4" spans="1:9" ht="85.3" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A4" s="2"/>
       <c r="B4" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="C4" s="2"/>
+      <c r="C4" s="2" t="s">
+        <v>12</v>
+      </c>
       <c r="D4" s="2"/>
       <c r="E4" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F4" s="8" t="s">
         <v>14</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="5" ht="85.3" customHeight="true">
       <c r="A5" s="2"/>
       <c r="B5" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D5" s="2"/>
       <c r="E5" s="7" t="s">
         <v>17</v>
@@ -3814,526 +3816,526 @@
         <v>12</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D22" s="2"/>
       <c r="E22" s="7" t="s">
         <v>20</v>
       </c>
       <c r="F22" s="8"/>
       <c r="G22" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H22" s="3" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="23" ht="85.3" customHeight="true">
       <c r="A23" s="2"/>
       <c r="B23" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C23" s="2"/>
       <c r="D23" s="2"/>
       <c r="E23" s="7" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="F23" s="8"/>
+        <v>13</v>
+      </c>
+      <c r="F23" s="8" t="s">
+        <v>14</v>
+      </c>
       <c r="G23" s="3" t="s">
         <v>52</v>
       </c>
       <c r="H23" s="3"/>
     </row>
     <row r="24" ht="85.3" customHeight="true">
       <c r="A24" s="2"/>
       <c r="B24" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="C24" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C24" s="2"/>
       <c r="D24" s="2"/>
       <c r="E24" s="7" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="F24" s="8"/>
       <c r="G24" s="3" t="s">
         <v>53</v>
       </c>
-      <c r="H24" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H24" s="3"/>
     </row>
     <row r="25" ht="85.3" customHeight="true">
       <c r="A25" s="2"/>
       <c r="B25" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D25" s="2"/>
       <c r="E25" s="7" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="F25" s="8"/>
       <c r="G25" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="H25" s="3" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="26" ht="85.3" customHeight="true">
       <c r="A26" s="2"/>
       <c r="B26" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C26" s="2"/>
       <c r="D26" s="2"/>
       <c r="E26" s="7" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="F26" s="8"/>
       <c r="G26" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="H26" s="3" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="27" ht="85.3" customHeight="true">
       <c r="A27" s="2"/>
       <c r="B27" s="2"/>
       <c r="C27" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D27" s="2"/>
       <c r="E27" s="7" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="F27" s="8"/>
       <c r="G27" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="H27" s="3" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="28" ht="85.3" customHeight="true">
       <c r="A28" s="2"/>
       <c r="B28" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C28" s="2"/>
       <c r="D28" s="2"/>
       <c r="E28" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F28" s="8"/>
       <c r="G28" s="3" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="H28" s="3"/>
     </row>
     <row r="29" ht="85.3" customHeight="true">
       <c r="A29" s="2"/>
       <c r="B29" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D29" s="2"/>
       <c r="E29" s="7" t="s">
         <v>20</v>
       </c>
       <c r="F29" s="8"/>
       <c r="G29" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="H29" s="3" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="30" ht="85.3" customHeight="true">
       <c r="A30" s="2"/>
       <c r="B30" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D30" s="2"/>
       <c r="E30" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F30" s="8" t="s">
         <v>14</v>
       </c>
       <c r="G30" s="3" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="H30" s="3"/>
     </row>
     <row r="31" ht="85.3" customHeight="true">
       <c r="A31" s="2"/>
       <c r="B31" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D31" s="2"/>
       <c r="E31" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F31" s="8" t="s">
         <v>14</v>
       </c>
       <c r="G31" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="H31" s="3" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="32" ht="85.3" customHeight="true">
       <c r="A32" s="2"/>
       <c r="B32" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D32" s="2"/>
       <c r="E32" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F32" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="G32" s="3" t="s">
         <v>70</v>
       </c>
-      <c r="G32" s="3" t="s">
+      <c r="H32" s="3" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="33" ht="85.3" customHeight="true">
       <c r="A33" s="2"/>
       <c r="B33" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C33" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D33" s="2"/>
       <c r="E33" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F33" s="8" t="s">
         <v>14</v>
       </c>
       <c r="G33" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="H33" s="3" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="34" ht="85.3" customHeight="true">
       <c r="A34" s="2"/>
       <c r="B34" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C34" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D34" s="2"/>
       <c r="E34" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F34" s="8" t="s">
         <v>14</v>
       </c>
       <c r="G34" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="H34" s="3" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="35" ht="85.3" customHeight="true">
       <c r="A35" s="2"/>
       <c r="B35" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C35" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D35" s="2"/>
       <c r="E35" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F35" s="8" t="s">
         <v>14</v>
       </c>
       <c r="G35" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="H35" s="3" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="36" ht="85.3" customHeight="true">
       <c r="A36" s="2"/>
       <c r="B36" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C36" s="2"/>
       <c r="D36" s="2"/>
       <c r="E36" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F36" s="8"/>
       <c r="G36" s="3" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="H36" s="3"/>
     </row>
     <row r="37" ht="85.3" customHeight="true">
       <c r="A37" s="2"/>
       <c r="B37" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F37" s="8" t="s">
+        <v>79</v>
+      </c>
+      <c r="G37" s="3" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="H37" s="3"/>
     </row>
     <row r="38" ht="85.3" customHeight="true">
       <c r="A38" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C38" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D38" s="2" t="s">
         <v>12</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F38" s="8" t="s">
+        <v>81</v>
+      </c>
+      <c r="G38" s="3" t="s">
         <v>82</v>
       </c>
-      <c r="G38" s="3" t="s">
+      <c r="H38" s="3" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="39" ht="85.3" customHeight="true">
       <c r="A39" s="2"/>
       <c r="B39" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C39" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D39" s="2"/>
       <c r="E39" s="7" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="F39" s="8"/>
       <c r="G39" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="H39" s="3" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="40" ht="85.3" customHeight="true">
       <c r="A40" s="2"/>
       <c r="B40" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C40" s="2"/>
       <c r="D40" s="2"/>
       <c r="E40" s="7" t="s">
         <v>20</v>
       </c>
       <c r="F40" s="8"/>
       <c r="G40" s="3" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="H40" s="3"/>
     </row>
     <row r="41" ht="85.3" customHeight="true">
       <c r="A41" s="2"/>
       <c r="B41" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C41" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D41" s="2"/>
       <c r="E41" s="7" t="s">
         <v>20</v>
       </c>
       <c r="F41" s="8"/>
       <c r="G41" s="3" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="H41" s="3"/>
     </row>
     <row r="42" ht="85.3" customHeight="true">
       <c r="A42" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C42" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D42" s="2" t="s">
         <v>12</v>
       </c>
       <c r="E42" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F42" s="8" t="s">
         <v>14</v>
       </c>
       <c r="G42" s="3" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="H42" s="3"/>
     </row>
     <row r="43" ht="85.3" customHeight="true">
       <c r="A43" s="2"/>
       <c r="B43" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D43" s="2"/>
       <c r="E43" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F43" s="8" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="G43" s="3" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="H43" s="3"/>
     </row>
     <row r="44" ht="85.3" customHeight="true">
       <c r="A44" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C44" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D44" s="2" t="s">
         <v>12</v>
       </c>
       <c r="E44" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F44" s="8" t="s">
+        <v>91</v>
+      </c>
+      <c r="G44" s="3" t="s">
         <v>92</v>
       </c>
-      <c r="G44" s="3" t="s">
+      <c r="H44" s="3" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="45" ht="85.3" customHeight="true">
       <c r="A45" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C45" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D45" s="2" t="s">
         <v>12</v>
       </c>
       <c r="E45" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F45" s="8" t="s">
+        <v>94</v>
+      </c>
+      <c r="G45" s="3" t="s">
         <v>95</v>
       </c>
-      <c r="G45" s="3" t="s">
+      <c r="H45" s="3" t="s">
         <v>96</v>
       </c>
-      <c r="H45" s="3"/>
     </row>
     <row r="46" ht="85.3" customHeight="true">
       <c r="A46" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C46" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D46" s="2" t="s">
         <v>12</v>
       </c>
       <c r="E46" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F46" s="8" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>97</v>
       </c>
       <c r="H46" s="3" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="47" ht="85.3" customHeight="true">
       <c r="A47" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C47" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D47" s="2" t="s">
         <v>12</v>
       </c>
       <c r="E47" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F47" s="8" t="s">
@@ -4374,134 +4376,134 @@
         <v>12</v>
       </c>
       <c r="C49" s="2"/>
       <c r="D49" s="2" t="s">
         <v>12</v>
       </c>
       <c r="E49" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F49" s="8" t="s">
         <v>14</v>
       </c>
       <c r="G49" s="3" t="s">
         <v>103</v>
       </c>
       <c r="H49" s="3"/>
     </row>
     <row r="50" ht="85.3" customHeight="true">
       <c r="A50" s="2"/>
       <c r="B50" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C50" s="2"/>
       <c r="D50" s="2"/>
       <c r="E50" s="7" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="F50" s="8"/>
       <c r="G50" s="3" t="s">
         <v>104</v>
       </c>
       <c r="H50" s="3" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="51" ht="85.3" customHeight="true">
       <c r="A51" s="2"/>
       <c r="B51" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C51" s="2"/>
       <c r="D51" s="2"/>
       <c r="E51" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F51" s="8" t="s">
         <v>14</v>
       </c>
       <c r="G51" s="3" t="s">
         <v>106</v>
       </c>
       <c r="H51" s="3"/>
     </row>
     <row r="52" ht="85.3" customHeight="true">
       <c r="A52" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B52" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C52" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D52" s="2"/>
       <c r="E52" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F52" s="8" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="G52" s="3" t="s">
         <v>107</v>
       </c>
       <c r="H52" s="3"/>
     </row>
     <row r="53" ht="85.3" customHeight="true">
       <c r="A53" s="2"/>
       <c r="B53" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C53" s="2"/>
       <c r="D53" s="2"/>
       <c r="E53" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F53" s="8" t="s">
         <v>14</v>
       </c>
       <c r="G53" s="3" t="s">
         <v>108</v>
       </c>
       <c r="H53" s="3"/>
     </row>
     <row r="54" ht="85.3" customHeight="true">
       <c r="A54" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B54" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C54" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D54" s="2"/>
       <c r="E54" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F54" s="8" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="G54" s="3" t="s">
         <v>109</v>
       </c>
       <c r="H54" s="3" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="55" ht="85.3" customHeight="true">
       <c r="A55" s="2"/>
       <c r="B55" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C55" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D55" s="2"/>
       <c r="E55" s="7" t="s">
         <v>20</v>
       </c>
       <c r="F55" s="8"/>
       <c r="G55" s="3" t="s">
         <v>111</v>
       </c>
       <c r="H55" s="3"/>
@@ -4557,51 +4559,51 @@
       </c>
       <c r="E58" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F58" s="8" t="s">
         <v>115</v>
       </c>
       <c r="G58" s="3" t="s">
         <v>116</v>
       </c>
       <c r="H58" s="3" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="59" ht="85.3" customHeight="true">
       <c r="A59" s="2"/>
       <c r="B59" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C59" s="2"/>
       <c r="D59" s="2"/>
       <c r="E59" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F59" s="8" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="G59" s="3" t="s">
         <v>118</v>
       </c>
       <c r="H59" s="3" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="60" ht="85.3" customHeight="true">
       <c r="A60" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B60" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C60" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D60" s="2"/>
       <c r="E60" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F60" s="8" t="s">
         <v>14</v>
       </c>
@@ -4649,93 +4651,93 @@
         <v>13</v>
       </c>
       <c r="F62" s="8" t="s">
         <v>37</v>
       </c>
       <c r="G62" s="3" t="s">
         <v>124</v>
       </c>
       <c r="H62" s="3" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="63" ht="85.3" customHeight="true">
       <c r="A63" s="2"/>
       <c r="B63" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C63" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D63" s="2"/>
       <c r="E63" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F63" s="8" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="G63" s="3" t="s">
         <v>126</v>
       </c>
       <c r="H63" s="3"/>
     </row>
     <row r="64" ht="85.3" customHeight="true">
       <c r="A64" s="2"/>
       <c r="B64" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C64" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D64" s="2"/>
       <c r="E64" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F64" s="8" t="s">
         <v>14</v>
       </c>
       <c r="G64" s="3" t="s">
         <v>127</v>
       </c>
       <c r="H64" s="3" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="65" ht="85.3" customHeight="true">
       <c r="A65" s="2"/>
       <c r="B65" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C65" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D65" s="2"/>
       <c r="E65" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F65" s="8" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="G65" s="3" t="s">
         <v>129</v>
       </c>
       <c r="H65" s="3"/>
     </row>
     <row r="66" ht="85.3" customHeight="true">
       <c r="A66" s="2"/>
       <c r="B66" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C66" s="2"/>
       <c r="D66" s="2"/>
       <c r="E66" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F66" s="8" t="s">
         <v>14</v>
       </c>
       <c r="G66" s="3" t="s">
         <v>130</v>
       </c>
       <c r="H66" s="3" t="s">
         <v>131</v>
       </c>
@@ -4917,115 +4919,115 @@
       </c>
       <c r="E75" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F75" s="8" t="s">
         <v>149</v>
       </c>
       <c r="G75" s="3" t="s">
         <v>150</v>
       </c>
       <c r="H75" s="3" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="76" ht="85.3" customHeight="true">
       <c r="A76" s="2"/>
       <c r="B76" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C76" s="2"/>
       <c r="D76" s="2"/>
       <c r="E76" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F76" s="8" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="G76" s="3" t="s">
         <v>152</v>
       </c>
       <c r="H76" s="3"/>
     </row>
     <row r="77" ht="85.3" customHeight="true">
       <c r="A77" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B77" s="2"/>
       <c r="C77" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D77" s="2"/>
       <c r="E77" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F77" s="8" t="s">
         <v>37</v>
       </c>
       <c r="G77" s="3" t="s">
         <v>153</v>
       </c>
       <c r="H77" s="3" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="78" ht="85.3" customHeight="true">
       <c r="A78" s="2"/>
       <c r="B78" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C78" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D78" s="2"/>
       <c r="E78" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F78" s="8" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="G78" s="3" t="s">
         <v>155</v>
       </c>
       <c r="H78" s="3" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="79" ht="85.3" customHeight="true">
       <c r="A79" s="2"/>
       <c r="B79" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C79" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D79" s="2"/>
       <c r="E79" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F79" s="8" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="G79" s="3" t="s">
         <v>157</v>
       </c>
       <c r="H79" s="3" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="80" ht="85.3" customHeight="true">
       <c r="A80" s="2"/>
       <c r="B80" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C80" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D80" s="2"/>
       <c r="E80" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F80" s="8" t="s">
         <v>14</v>
       </c>
       <c r="G80" s="3" t="s">
         <v>159</v>
@@ -5045,71 +5047,71 @@
       <c r="D81" s="2"/>
       <c r="E81" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F81" s="8" t="s">
         <v>14</v>
       </c>
       <c r="G81" s="3" t="s">
         <v>161</v>
       </c>
       <c r="H81" s="3" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="82" ht="85.3" customHeight="true">
       <c r="A82" s="2"/>
       <c r="B82" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C82" s="2"/>
       <c r="D82" s="2"/>
       <c r="E82" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F82" s="8" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="G82" s="3" t="s">
         <v>163</v>
       </c>
       <c r="H82" s="3" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="83" ht="85.3" customHeight="true">
       <c r="A83" s="2"/>
       <c r="B83" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C83" s="2"/>
       <c r="D83" s="2"/>
       <c r="E83" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F83" s="8" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="G83" s="3" t="s">
         <v>165</v>
       </c>
       <c r="H83" s="3" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="84" ht="85.3" customHeight="true">
       <c r="A84" s="2"/>
       <c r="B84" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C84" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D84" s="2"/>
       <c r="E84" s="7" t="s">
         <v>20</v>
       </c>
       <c r="F84" s="8"/>
       <c r="G84" s="3" t="s">
         <v>167</v>
       </c>
       <c r="H84" s="3" t="s">
@@ -5282,66 +5284,66 @@
       <c r="C97" s="18"/>
       <c r="D97" s="18"/>
       <c r="E97" s="18"/>
       <c r="F97" s="18"/>
       <c r="G97" s="18"/>
     </row>
     <row r="98" spans="1:9" x14ac:dyDescent="0.4">
       <c r="A98" s="18"/>
       <c r="B98" s="18"/>
       <c r="C98" s="18"/>
       <c r="D98" s="18"/>
       <c r="E98" s="18"/>
       <c r="F98" s="18"/>
       <c r="G98" s="18"/>
     </row>
     <row r="99" spans="1:9" x14ac:dyDescent="0.4">
       <c r="A99" s="18"/>
       <c r="B99" s="18"/>
       <c r="C99" s="18"/>
       <c r="D99" s="18"/>
       <c r="E99" s="18"/>
       <c r="F99" s="18"/>
       <c r="G99" s="18"/>
     </row>
   </sheetData>
-  <sheetProtection password="9D71" sheet="true" scenarios="true" objects="true"/>
+  <sheetProtection password="AC11" sheet="true" scenarios="true" objects="true"/>
   <mergeCells count="6">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="A90:G99"/>
   </mergeCells>
   <pageMargins left="0.70866141732283505" right="0.52083333333333304" top="1.33858267716535" bottom="0.78740157480314998" header="0.31496062992126" footer="0.31496062992126"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;R&amp;G</oddHeader>
     <oddFooter xml:space="preserve"><![CDATA[&L&"Verdana,Fett"&K006AB3Qualitätssicherung – Vom Landwirt bis zur Ladentheke.&R&"Verdana,Standard"&8&K000000Bündlerliste: Landwirtschaft
 List of coordinators: Agriculture
-Stand: 31.05.2026
+Stand: 24.07.2026
   Seite &P von &N ]]></oddFooter>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="5" max="16383" man="1"/>
   </rowBreaks>
   <legacyDrawingHF r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.6" x14ac:dyDescent="0.4"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>