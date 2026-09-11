--- v5 (2026-07-24)
+++ v6 (2026-09-11)
@@ -1102,51 +1102,51 @@
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
       <t>Heidemark GmbH</t>
     </r>
     <r>
       <t xml:space="preserve">
 (4048473849708)
 Lether Gewerbestraße 2
 26197 Ahlhorn</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b val="true"/>
         <color theme="1"/>
         <sz val="8.0"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
       <t>Frau Dr. Hanna Strüve</t>
     </r>
     <r>
       <t xml:space="preserve">
-hanna.strueve@heidemark.de
+audits@heidemark.de
 Tel: +49 (0) 4435 9730383</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b val="true"/>
         <color theme="1"/>
         <sz val="8.0"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
       <t>Heijs Groep Pluimveeverwerking</t>
     </r>
     <r>
       <t xml:space="preserve">
 (4031735198010)
 Mulderspark 23
 NL 9351 NR Leek</t>
     </r>
   </si>
   <si>
     <t>NW</t>
   </si>
   <si>
@@ -2169,57 +2169,57 @@
       <rPr>
         <b val="true"/>
         <color theme="1"/>
         <sz val="8.0"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
       <t>Stichting Avined</t>
     </r>
     <r>
       <t xml:space="preserve">
 (4953113159008)
 Nevelgaarde 20d
 3436 ZZ Nieuwegein</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b val="true"/>
         <color theme="1"/>
         <sz val="8.0"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
-      <t>Frau Marleen Straver</t>
+      <t>Frau Noortje Rutjes</t>
     </r>
     <r>
       <t xml:space="preserve">
 info@avined.nl
 Tel: +31 88 998 4330
-Mobile: +31 6 23513557</t>
+Mobile: +31 6 58838642</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b val="true"/>
         <color theme="1"/>
         <sz val="8.0"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
       <t>Stichting Brancheorganisatie Kalversector (SBK)</t>
     </r>
     <r>
       <t xml:space="preserve">
 (4953113279237)
 Nevelgaarde 20d
 3436 ZZ Nieuwegein</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b val="true"/>
         <color theme="1"/>
@@ -5284,66 +5284,66 @@
       <c r="C97" s="18"/>
       <c r="D97" s="18"/>
       <c r="E97" s="18"/>
       <c r="F97" s="18"/>
       <c r="G97" s="18"/>
     </row>
     <row r="98" spans="1:9" x14ac:dyDescent="0.4">
       <c r="A98" s="18"/>
       <c r="B98" s="18"/>
       <c r="C98" s="18"/>
       <c r="D98" s="18"/>
       <c r="E98" s="18"/>
       <c r="F98" s="18"/>
       <c r="G98" s="18"/>
     </row>
     <row r="99" spans="1:9" x14ac:dyDescent="0.4">
       <c r="A99" s="18"/>
       <c r="B99" s="18"/>
       <c r="C99" s="18"/>
       <c r="D99" s="18"/>
       <c r="E99" s="18"/>
       <c r="F99" s="18"/>
       <c r="G99" s="18"/>
     </row>
   </sheetData>
-  <sheetProtection password="AC11" sheet="true" scenarios="true" objects="true"/>
+  <sheetProtection password="FF80" sheet="true" scenarios="true" objects="true"/>
   <mergeCells count="6">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="A90:G99"/>
   </mergeCells>
   <pageMargins left="0.70866141732283505" right="0.52083333333333304" top="1.33858267716535" bottom="0.78740157480314998" header="0.31496062992126" footer="0.31496062992126"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;R&amp;G</oddHeader>
     <oddFooter xml:space="preserve"><![CDATA[&L&"Verdana,Fett"&K006AB3Qualitätssicherung – Vom Landwirt bis zur Ladentheke.&R&"Verdana,Standard"&8&K000000Bündlerliste: Landwirtschaft
 List of coordinators: Agriculture
-Stand: 24.07.2026
+Stand: 11.09.2026
   Seite &P von &N ]]></oddFooter>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="5" max="16383" man="1"/>
   </rowBreaks>
   <legacyDrawingHF r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.6" x14ac:dyDescent="0.4"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>