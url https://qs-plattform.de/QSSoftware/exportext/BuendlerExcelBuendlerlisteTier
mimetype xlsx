--- v6 (2026-09-11)
+++ v7 (2026-11-01)
@@ -2097,57 +2097,57 @@
       <rPr>
         <b val="true"/>
         <color theme="1"/>
         <sz val="8.0"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
       <t>Schweine-Vermarktungs-Genossenschaft Rheinland-Pfalz-Hessen-Saar eG</t>
     </r>
     <r>
       <t xml:space="preserve">
 (4031735001679)
 Wiedenhof
 54636 Idenheim</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b val="true"/>
         <color theme="1"/>
         <sz val="8.0"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
-      <t>Frau Anita Spanier</t>
-[...5 lines deleted...]
-Mobile: +49 (0) 1512 7161025</t>
+      <t>Herr Gerhard Saar</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+gerhard.saar@vvg-rphs.de
+Tel: +49 (0) 6506 914313
+Mobile: +49 (0) 170 2207785</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b val="true"/>
         <color theme="1"/>
         <sz val="8.0"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
       <t>SSB Weser-Ems GmbH</t>
     </r>
     <r>
       <t xml:space="preserve">
 (4031735000016)
 Jivitsweg 4
 49586 Neuenkirchen</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b val="true"/>
         <color theme="1"/>
@@ -5284,66 +5284,66 @@
       <c r="C97" s="18"/>
       <c r="D97" s="18"/>
       <c r="E97" s="18"/>
       <c r="F97" s="18"/>
       <c r="G97" s="18"/>
     </row>
     <row r="98" spans="1:9" x14ac:dyDescent="0.4">
       <c r="A98" s="18"/>
       <c r="B98" s="18"/>
       <c r="C98" s="18"/>
       <c r="D98" s="18"/>
       <c r="E98" s="18"/>
       <c r="F98" s="18"/>
       <c r="G98" s="18"/>
     </row>
     <row r="99" spans="1:9" x14ac:dyDescent="0.4">
       <c r="A99" s="18"/>
       <c r="B99" s="18"/>
       <c r="C99" s="18"/>
       <c r="D99" s="18"/>
       <c r="E99" s="18"/>
       <c r="F99" s="18"/>
       <c r="G99" s="18"/>
     </row>
   </sheetData>
-  <sheetProtection password="FF80" sheet="true" scenarios="true" objects="true"/>
+  <sheetProtection password="DEA8" sheet="true" scenarios="true" objects="true"/>
   <mergeCells count="6">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="A90:G99"/>
   </mergeCells>
   <pageMargins left="0.70866141732283505" right="0.52083333333333304" top="1.33858267716535" bottom="0.78740157480314998" header="0.31496062992126" footer="0.31496062992126"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;R&amp;G</oddHeader>
     <oddFooter xml:space="preserve"><![CDATA[&L&"Verdana,Fett"&K006AB3Qualitätssicherung – Vom Landwirt bis zur Ladentheke.&R&"Verdana,Standard"&8&K000000Bündlerliste: Landwirtschaft
 List of coordinators: Agriculture
-Stand: 11.09.2026
+Stand: 01.11.2026
   Seite &P von &N ]]></oddFooter>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="5" max="16383" man="1"/>
   </rowBreaks>
   <legacyDrawingHF r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.6" x14ac:dyDescent="0.4"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>